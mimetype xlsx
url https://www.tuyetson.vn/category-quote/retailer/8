--- v1 (2026-06-11)
+++ v2 (2026-11-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>BẢNG GIÁ LẺ THIẾT BỊ MẠNG - VIỄN THÔNG</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Cáp Mạng</t>
   </si>
   <si>
     <t>Cáp Mạng Amp Ct</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -475,59 +475,65 @@
   <si>
     <t>Thiết bị phát wifi di động cầm tay 4G TPlink M7000 Pin sạc 2100mAh 10 thiết bị</t>
   </si>
   <si>
     <t>TPlink M7200 WiFi Di động 4G</t>
   </si>
   <si>
     <t>NO5</t>
   </si>
   <si>
     <t>Usb Wifi-Card Mạng - Card Wifi Laptop</t>
   </si>
   <si>
     <t>Bộ Thu Sóng Wifi - Usb Wifi</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ USB thu sóng Wifi 2 băng tần TPlink Archer T2U Plus AC600 ( 200Mbps 2.4GHz - 433Mbps 5GHz ) </t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi Tenda W311MA</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer T2U AC600 2 băng tần 200Mbps 2.4GHz + 433Mbps 5GHz</t>
   </si>
   <si>
+    <t>Bộ USB thu sóng Wifi TPlink Archer T2U Nano AC600 2 băng tần 600Mbps 2.4GHz + 433Mbps 5GHz</t>
+  </si>
+  <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer T3U MU-MIMO AC1300 2 băng tần 400Mbps 2.4GHz + 867Mbps 5GHz</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer TX10UB USB Wi-Fi 6 AX900 + Bluetooth 5.3 Nano 2 băng tần 287Mbps 2.4GHz + 600Mbps 5GHz</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer TX1U USB Wi-Fi 6 AX300 nano 287Mbps 2.4GHz</t>
   </si>
   <si>
+    <t>Bộ USB thu sóng Wifi TPlink Archer TX20U NANO - USB Wi-Fi 6 AX1800 Nano 2 băng tần 574Mbps 2.4GHz + 1201Mbps 5GHz</t>
+  </si>
+  <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer TX20U USB Wi-Fi 6 AX1800 Nano 2 băng tần 574Mbps 2.4GHz + 1201Mbps 5GHz</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink TL-WN722N</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink TL-WN821N 300Mbps</t>
   </si>
   <si>
     <t>Card PCI TPlink thu sóng Wireless TL-WN781ND</t>
   </si>
   <si>
     <t>USB Wifi Tenda W311MI (tự nhận driver)</t>
   </si>
   <si>
     <t>Cạc Mạng Pc- Card Wifi Laptop</t>
   </si>
   <si>
     <t>Card mạng PCI Wireless TPlink TL-WN881ND</t>
   </si>
   <si>
     <t>Card mạng TPlink TG3468 - card lan</t>
   </si>
   <si>
     <t xml:space="preserve">Card wifi wireless-AC 3165 - 3165NGW ( Cũ tháo máy ) </t>
@@ -547,53 +553,50 @@
   <si>
     <t>Đầu bấm mạng Ugreen 20798 xuyên thấu RJ45 CAT6 NW171</t>
   </si>
   <si>
     <t>Hộp 50 cái</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT 5E Golden Link (đầu tiếp xúc mạ vàng)</t>
   </si>
   <si>
     <t>Hộp 100C</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5 KM512 thép bạc</t>
   </si>
   <si>
     <t>Hộp 100 cái</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E AMP 474 (Hộp 100)</t>
   </si>
   <si>
     <t>Hộp</t>
   </si>
   <si>
-    <t>Đầu mạng RJ45 CAT5E AMP thép bạc</t>
-[...1 lines deleted...]
-  <si>
     <t>Đầu mạng RJ45 CAT5E KM508 (Hộp 100)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E Tenda TD-1013C</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E Tenda TEH5E010 (Hộp 100)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E Unitek Y-OT18TP</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 (thép vàng)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 Golden Link (đầu tiếp xúc mạ vàng)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 KM601 (nhựa) (Hộp 100)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 KM612 thép bạc</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 Unitek Y-OT19TP</t>
@@ -619,51 +622,51 @@
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Xanh Dương ) </t>
   </si>
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Xám ) </t>
   </si>
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Vàng ) </t>
   </si>
   <si>
     <t>Đầu Nối Mạng</t>
   </si>
   <si>
     <t>Mặt nạ 2-port Faceplate COMMSCOPE (272368-2)</t>
   </si>
   <si>
     <t>Nhân mạng ruột mạng âm tường RJ45 COMMSCOPE AMP CAT5E 1375191-1</t>
   </si>
   <si>
     <t>Nhân mạng ruột mạng âm tường RJ45 COMMSCOPE AMP CAT6 1375055-1</t>
   </si>
   <si>
-    <t>Rệp nối dây mạng + dây điện thoại K2 UY2 3M</t>
+    <t>Rệp nối dây mạng dây điện thoại K2 UY2 3M - Phụ kiện đầu ổ giắc cắm K2 hộp (00026)</t>
   </si>
   <si>
     <t>Đầu nối cáp mạng RJ45 1-2</t>
   </si>
   <si>
     <t>Đầu nối cáp mạng RL45 1-2 tốt</t>
   </si>
   <si>
     <t>Đầu nối dây mạng RJ45 1-1</t>
   </si>
   <si>
     <t>Đầu nối mạng 1-1 STP M-Pard MD048</t>
   </si>
   <si>
     <t>Đầu nối mạng 1-1 Ugreen 20390 chính hãng</t>
   </si>
   <si>
     <t>Đầu nối mạng 1-1 Unitek A1026BK CAT6</t>
   </si>
   <si>
     <t>NO7</t>
   </si>
   <si>
     <t>Thiết Bị Quang - Cáp Quang</t>
   </si>
@@ -1171,54 +1174,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E233"/>
+  <dimension ref="A1:E234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A231" sqref="A231:E231"/>
+      <selection activeCell="A232" sqref="A232:E232"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -1385,126 +1388,126 @@
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="9">
         <v>7100.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="9">
-        <v>987000.0</v>
+        <v>1288500.0</v>
       </c>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="9">
-        <v>4300.0</v>
+        <v>5800.0</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="9">
         <v>7320000.0</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="9">
         <v>24000.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="9">
-        <v>3900.0</v>
+        <v>1132600.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="9">
-        <v>7500.0</v>
+        <v>5400.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="9">
         <v>3700000.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>31</v>
       </c>
@@ -1913,171 +1916,171 @@
       <c r="A50" s="2">
         <v>10</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D50" s="9">
         <v>80000.0</v>
       </c>
       <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2">
         <v>11</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D51" s="9">
-        <v>27000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="E51" s="3"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2">
         <v>12</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D52" s="9">
         <v>35000.0</v>
       </c>
       <c r="E52" s="3"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2">
         <v>13</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D53" s="9">
         <v>54000.0</v>
       </c>
       <c r="E53" s="3"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2">
         <v>14</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D54" s="9">
-        <v>277020.0</v>
+        <v>277200.0</v>
       </c>
       <c r="E54" s="3"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2">
         <v>15</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D55" s="9">
-        <v>417960.0</v>
+        <v>399000.0</v>
       </c>
       <c r="E55" s="3"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2">
         <v>16</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D56" s="9">
-        <v>474660.0</v>
+        <v>495600.0</v>
       </c>
       <c r="E56" s="3"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2">
         <v>17</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D57" s="9">
         <v>95580.0</v>
       </c>
       <c r="E57" s="3"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2">
         <v>18</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D58" s="9">
-        <v>124740.0</v>
+        <v>119000.0</v>
       </c>
       <c r="E58" s="3"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2">
         <v>19</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D59" s="9">
-        <v>184680.0</v>
+        <v>176400.0</v>
       </c>
       <c r="E59" s="3"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2">
         <v>20</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="9">
         <v>1190000.0</v>
       </c>
       <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2">
         <v>21</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>64</v>
       </c>
@@ -2272,51 +2275,51 @@
       <c r="A75" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D75" s="9">
         <v>970000.0</v>
       </c>
       <c r="E75" s="3"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D76" s="9">
-        <v>1830000.0</v>
+        <v>1908000.0</v>
       </c>
       <c r="E76" s="3"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D77" s="9">
         <v>244000.0</v>
       </c>
       <c r="E77" s="3"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>81</v>
       </c>
@@ -2332,51 +2335,51 @@
       <c r="A79" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D79" s="9">
         <v>784000.0</v>
       </c>
       <c r="E79" s="3"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D80" s="9">
-        <v>287000.0</v>
+        <v>271700.0</v>
       </c>
       <c r="E80" s="3"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D81" s="9">
         <v>970000.0</v>
       </c>
       <c r="E81" s="3"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>85</v>
       </c>
@@ -2575,51 +2578,51 @@
       <c r="A96" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D96" s="9">
         <v>285000.0</v>
       </c>
       <c r="E96" s="3"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D97" s="9">
-        <v>290000.0</v>
+        <v>305200.0</v>
       </c>
       <c r="E97" s="3"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D98" s="9">
         <v>560000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>102</v>
       </c>
@@ -2837,51 +2840,51 @@
       <c r="A114" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D114" s="9">
         <v>75000.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D115" s="9">
-        <v>260000.0</v>
+        <v>275800.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D116" s="9">
         <v>460000.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>118</v>
       </c>
@@ -3222,51 +3225,51 @@
       <c r="A141" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D141" s="9">
         <v>822000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
         <v>10</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D142" s="9">
-        <v>335400.0</v>
+        <v>343200.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
         <v>11</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D143" s="9">
         <v>481000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
         <v>12</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>142</v>
       </c>
@@ -3420,1206 +3423,1221 @@
       <c r="A155" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D155" s="9">
         <v>290000.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D156" s="9">
-        <v>357500.0</v>
+        <v>241800.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D157" s="9">
-        <v>330000.0</v>
+        <v>357500.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D158" s="9">
-        <v>154000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D159" s="9">
-        <v>510000.0</v>
+        <v>157300.0</v>
       </c>
       <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D160" s="9">
-        <v>200000.0</v>
+        <v>467500.0</v>
       </c>
       <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D161" s="9">
-        <v>201500.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2">
         <v>10</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D162" s="9">
-        <v>194000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2">
         <v>11</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D163" s="9">
+        <v>201500.0</v>
+      </c>
+      <c r="E163" s="3"/>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="2">
+        <v>12</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D164" s="9">
+        <v>194000.0</v>
+      </c>
+      <c r="E164" s="3"/>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="2">
+        <v>13</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D165" s="9">
         <v>125000.0</v>
       </c>
-      <c r="E163" s="3"/>
-[...11 lines deleted...]
-      <c r="A165" s="23" t="s">
+      <c r="E165" s="3"/>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B166" s="20"/>
+      <c r="C166" s="21"/>
+      <c r="D166" s="22"/>
+      <c r="E166" s="20"/>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B165" s="24" t="s">
+      <c r="B167" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C165" s="25" t="s">
+      <c r="C167" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D165" s="26" t="s">
+      <c r="D167" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E165" s="24" t="s">
+      <c r="E167" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D168" s="9">
-        <v>180000.0</v>
+        <v>321000.0</v>
       </c>
       <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D169" s="9">
+        <v>221000.0</v>
+      </c>
+      <c r="E169" s="3"/>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D170" s="9">
+        <v>180000.0</v>
+      </c>
+      <c r="E170" s="3"/>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D171" s="9">
         <v>1755000.0</v>
       </c>
-      <c r="E169" s="3"/>
-[...13 lines deleted...]
-      <c r="A171" s="19" t="s">
+      <c r="E171" s="3"/>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="B171" s="20"/>
-[...5 lines deleted...]
-      <c r="A172" s="23" t="s">
+      <c r="B172" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C172" s="17"/>
+      <c r="D172" s="18"/>
+      <c r="E172" s="16"/>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B173" s="20"/>
+      <c r="C173" s="21"/>
+      <c r="D173" s="22"/>
+      <c r="E173" s="20"/>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B172" s="24" t="s">
+      <c r="B174" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C172" s="25" t="s">
+      <c r="C174" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D172" s="26" t="s">
+      <c r="D174" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E172" s="24" t="s">
+      <c r="E174" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>71</v>
+        <v>172</v>
       </c>
       <c r="D175" s="9">
-        <v>6500.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="D176" s="9">
-        <v>2700.0</v>
+        <v>388800.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D177" s="9">
-        <v>177000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>176</v>
+        <v>71</v>
       </c>
       <c r="D178" s="9">
-        <v>96900.0</v>
+        <v>2700.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>71</v>
+        <v>176</v>
       </c>
       <c r="D179" s="9">
-        <v>2000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D180" s="9">
-        <v>175000.0</v>
+        <v>96900.0</v>
       </c>
       <c r="E180" s="3"/>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D181" s="9">
+        <v>2000.0</v>
+      </c>
+      <c r="E181" s="3"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D182" s="9">
+        <v>59000.0</v>
+      </c>
+      <c r="E182" s="3"/>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="2" t="s">
         <v>25</v>
-      </c>
-[...28 lines deleted...]
-        <v>11</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D183" s="9">
-        <v>1700.0</v>
+        <v>1090.0</v>
       </c>
       <c r="E183" s="3"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D184" s="9">
-        <v>121500.0</v>
+        <v>1700.0</v>
       </c>
       <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D185" s="9">
-        <v>150000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="D186" s="9">
-        <v>1500.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D187" s="9">
-        <v>110000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D188" s="9">
-        <v>375000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="D189" s="9">
-        <v>4250.0</v>
+        <v>375000.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>172</v>
+        <v>71</v>
       </c>
       <c r="D190" s="9">
-        <v>823800.0</v>
+        <v>4250.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="D191" s="9">
-        <v>13200.0</v>
+        <v>823800.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>176</v>
+        <v>71</v>
       </c>
       <c r="D192" s="9">
-        <v>120000.0</v>
+        <v>13200.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="D193" s="9">
-        <v>2100.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D194" s="9">
-        <v>207000.0</v>
+        <v>2100.0</v>
       </c>
       <c r="E194" s="3"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>71</v>
+        <v>176</v>
       </c>
       <c r="D195" s="9">
-        <v>3000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D196" s="9">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D197" s="9">
-        <v>150000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="2">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D198" s="9">
-        <v>435000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C199" s="6" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="D199" s="9">
-        <v>4400.0</v>
+        <v>435000.0</v>
       </c>
       <c r="E199" s="3"/>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="2">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D200" s="9">
-        <v>21400.0</v>
+        <v>4400.0</v>
       </c>
       <c r="E200" s="3"/>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C201" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D201" s="9">
-        <v>145500.0</v>
+        <v>21400.0</v>
       </c>
       <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D202" s="9">
-        <v>135800.0</v>
+        <v>145500.0</v>
       </c>
       <c r="E202" s="3"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C203" s="6" t="s">
-        <v>71</v>
+        <v>176</v>
       </c>
       <c r="D203" s="9">
+        <v>135800.0</v>
+      </c>
+      <c r="E203" s="3"/>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="2">
+        <v>30</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D204" s="9">
         <v>2500.0</v>
       </c>
-      <c r="E203" s="3"/>
-[...8 lines deleted...]
-      <c r="E204" s="20"/>
+      <c r="E204" s="3"/>
     </row>
     <row r="205" spans="1:5">
-      <c r="A205" s="23" t="s">
+      <c r="A205" s="19" t="s">
+        <v>191</v>
+      </c>
+      <c r="B205" s="20"/>
+      <c r="C205" s="21"/>
+      <c r="D205" s="22"/>
+      <c r="E205" s="20"/>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B205" s="24" t="s">
+      <c r="B206" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C205" s="25" t="s">
+      <c r="C206" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D205" s="26" t="s">
+      <c r="D206" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E205" s="24" t="s">
+      <c r="E206" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B207" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C207" s="6" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D207" s="9">
         <v>27000.0</v>
       </c>
       <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D208" s="9">
         <v>27000.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D209" s="9">
         <v>27000.0</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C210" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D210" s="9">
         <v>27000.0</v>
       </c>
       <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>71</v>
+        <v>193</v>
       </c>
       <c r="D211" s="9">
-        <v>400.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D212" s="9">
         <v>400.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D213" s="9">
         <v>400.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D214" s="9">
         <v>400.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
-      <c r="A215" s="2">
-        <v>10</v>
+      <c r="A215" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D215" s="9">
         <v>400.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
-      <c r="A216" s="19" t="s">
+      <c r="A216" s="2">
+        <v>10</v>
+      </c>
+      <c r="B216" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="B216" s="20"/>
-[...2 lines deleted...]
-      <c r="E216" s="20"/>
+      <c r="C216" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D216" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="E216" s="3"/>
     </row>
     <row r="217" spans="1:5">
-      <c r="A217" s="23" t="s">
+      <c r="A217" s="19" t="s">
+        <v>198</v>
+      </c>
+      <c r="B217" s="20"/>
+      <c r="C217" s="21"/>
+      <c r="D217" s="22"/>
+      <c r="E217" s="20"/>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B217" s="24" t="s">
+      <c r="B218" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C217" s="25" t="s">
+      <c r="C218" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D217" s="26" t="s">
+      <c r="D218" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E217" s="24" t="s">
+      <c r="E218" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E218" s="3"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D219" s="9">
-        <v>22000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="E219" s="3"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D220" s="9">
-        <v>27000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D221" s="9">
-        <v>2100.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E221" s="3"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C222" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D222" s="9">
-        <v>76500.0</v>
+        <v>1300.0</v>
       </c>
       <c r="E222" s="3"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>71</v>
+        <v>176</v>
       </c>
       <c r="D223" s="9">
-        <v>30000.0</v>
+        <v>71400.0</v>
       </c>
       <c r="E223" s="3"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D224" s="9">
-        <v>50000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="E224" s="3"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D225" s="9">
-        <v>20000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D226" s="9">
-        <v>40000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="E226" s="3"/>
     </row>
     <row r="227" spans="1:5">
-      <c r="A227" s="2">
-        <v>10</v>
+      <c r="A227" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D227" s="9">
-        <v>63000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="E227" s="3"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D228" s="9">
-        <v>61000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="E228" s="3"/>
     </row>
     <row r="229" spans="1:5">
-      <c r="A229" s="15" t="s">
+      <c r="A229" s="2">
+        <v>11</v>
+      </c>
+      <c r="B229" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="B229" s="16" t="s">
+      <c r="C229" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D229" s="9">
+        <v>57400.0</v>
+      </c>
+      <c r="E229" s="3"/>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="C229" s="17"/>
-[...4 lines deleted...]
-      <c r="A230" s="19" t="s">
+      <c r="B230" s="16" t="s">
         <v>210</v>
       </c>
-      <c r="B230" s="20"/>
-[...2 lines deleted...]
-      <c r="E230" s="20"/>
+      <c r="C230" s="17"/>
+      <c r="D230" s="18"/>
+      <c r="E230" s="16"/>
     </row>
     <row r="231" spans="1:5">
-      <c r="A231" s="23" t="s">
+      <c r="A231" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="B231" s="20"/>
+      <c r="C231" s="21"/>
+      <c r="D231" s="22"/>
+      <c r="E231" s="20"/>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B231" s="24" t="s">
+      <c r="B232" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C231" s="25" t="s">
+      <c r="C232" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D231" s="26" t="s">
+      <c r="D232" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E231" s="24" t="s">
+      <c r="E232" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
-      <c r="A232" s="2" t="s">
+    <row r="233" spans="1:5">
+      <c r="A233" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B232" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C232" s="6" t="s">
+      <c r="B233" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="D232" s="9">
+      <c r="C233" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="D233" s="9">
         <v>325000.0</v>
       </c>
-      <c r="E232" s="3"/>
-[...5 lines deleted...]
-      <c r="D233" s="9"/>
       <c r="E233" s="3"/>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="2"/>
+      <c r="B234" s="3"/>
+      <c r="C234" s="6"/>
+      <c r="D234" s="9"/>
+      <c r="E234" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B63:E63"/>
     <mergeCell ref="B84:E84"/>
     <mergeCell ref="B119:E119"/>
     <mergeCell ref="B150:E150"/>
-    <mergeCell ref="B170:E170"/>
-    <mergeCell ref="B229:E229"/>
+    <mergeCell ref="B172:E172"/>
+    <mergeCell ref="B230:E230"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A29:E29"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A72:E72"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A91:E91"/>
     <mergeCell ref="A107:E107"/>
     <mergeCell ref="A111:E111"/>
     <mergeCell ref="A120:E120"/>
     <mergeCell ref="A124:E124"/>
     <mergeCell ref="A128:E128"/>
     <mergeCell ref="A131:E131"/>
     <mergeCell ref="A146:E146"/>
     <mergeCell ref="A151:E151"/>
-    <mergeCell ref="A164:E164"/>
-[...3 lines deleted...]
-    <mergeCell ref="A230:E230"/>
+    <mergeCell ref="A166:E166"/>
+    <mergeCell ref="A173:E173"/>
+    <mergeCell ref="A205:E205"/>
+    <mergeCell ref="A217:E217"/>
+    <mergeCell ref="A231:E231"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>