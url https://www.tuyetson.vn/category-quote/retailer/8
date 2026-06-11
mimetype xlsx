--- v0 (2026-04-17)
+++ v1 (2026-06-11)
@@ -106,54 +106,54 @@
   <si>
     <t>07</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>Cáp mạng AMPLX Cat5 0708</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Cáp mạng AMPLX Cat6 0708</t>
   </si>
   <si>
     <t>Cáp mạng AMPLX Cat6 SFTP 0916</t>
   </si>
   <si>
     <t>CUỘN 305m</t>
   </si>
   <si>
     <t>Cáp mạng AMPLX Cat6B UTP 0718</t>
   </si>
   <si>
-    <t>Cáp mạng Commscope - Cat 5 Chống nhiễu</t>
-[...2 lines deleted...]
-    <t>Cáp Mạng Commscope CAT6 UTP 23AWG 1427254-6 Chính Hãng</t>
+    <t>Cáp Mạng Commscope CAT5 219413-2 Chính Hãng - chống nhiễu TRẮNG</t>
+  </si>
+  <si>
+    <t>Cáp Mạng Commscope CAT6 UTP 23AWG 1427254-6 Chính Hãng - XANH DƯƠNG lõi to</t>
   </si>
   <si>
     <t>Thùng 305m</t>
   </si>
   <si>
     <t>Cáp Mạng Golden Japan</t>
   </si>
   <si>
     <t>Cáp mạng GOLDEN JAPAN 4 PAIR FTP CAT6 (Màu xanh dương)</t>
   </si>
   <si>
     <t>Cáp mạng GOLDEN JAPAN 4 PAIR SFTP CAT 5E (Màu Xanh Lá)</t>
   </si>
   <si>
     <t>Cáp mạng GOLDEN JAPAN 4 PAIR SFTP CAT6 (Màu vàng)</t>
   </si>
   <si>
     <t>Cáp mạng GOLDEN JAPAN 4 pair UTP CAT 5E (Màu Cam)</t>
   </si>
   <si>
     <t>Cáp Mạng Goldenlink</t>
   </si>
   <si>
     <t>Cáp mạng Golden Link Cat5E SFTP Chống Nhiễu (Xanh dương)</t>
   </si>
@@ -1355,66 +1355,66 @@
       <c r="A12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="9">
         <v>4600.0</v>
       </c>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="9">
-        <v>1544000.0</v>
+        <v>1474200.0</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="9">
-        <v>7300.0</v>
+        <v>7100.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="9">
         <v>987000.0</v>
       </c>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>26</v>
       </c>
@@ -1475,66 +1475,66 @@
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="9">
         <v>7500.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="9">
-        <v>4000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="9">
-        <v>3100000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="20"/>
       <c r="C23" s="21"/>
       <c r="D23" s="22"/>
       <c r="E23" s="20"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="26" t="s">
         <v>7</v>
       </c>
@@ -1647,66 +1647,66 @@
       <c r="A32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="9">
         <v>13200.0</v>
       </c>
       <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="9">
-        <v>1690000.0</v>
+        <v>1820000.0</v>
       </c>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="9">
-        <v>8800.0</v>
+        <v>9500.0</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="9">
         <v>3755700.0</v>
       </c>
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>41</v>
       </c>
@@ -2429,51 +2429,51 @@
       </c>
       <c r="B86" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D86" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E86" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D87" s="9">
-        <v>170000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="E87" s="3"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D88" s="9">
         <v>220000.0</v>
       </c>
       <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>93</v>
       </c>
@@ -3678,66 +3678,66 @@
       <c r="A173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D173" s="9">
         <v>190000.0</v>
       </c>
       <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D174" s="9">
-        <v>461500.0</v>
+        <v>388800.0</v>
       </c>
       <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D175" s="9">
-        <v>7400.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D176" s="9">
         <v>2700.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>173</v>
       </c>
@@ -3918,66 +3918,66 @@
       <c r="A189" s="2">
         <v>17</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D189" s="9">
         <v>4250.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2">
         <v>18</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D190" s="9">
-        <v>1046500.0</v>
+        <v>823800.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2">
         <v>19</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D191" s="9">
-        <v>16100.0</v>
+        <v>13200.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2">
         <v>20</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D192" s="9">
         <v>120000.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2">
         <v>21</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>184</v>
       </c>
@@ -4098,242 +4098,242 @@
       <c r="A201" s="2">
         <v>29</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D201" s="9">
         <v>145500.0</v>
       </c>
       <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2">
         <v>30</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D202" s="9">
-        <v>150000.0</v>
+        <v>135800.0</v>
       </c>
       <c r="E202" s="3"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2">
         <v>31</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D203" s="9">
-        <v>2400.0</v>
+        <v>2500.0</v>
       </c>
       <c r="E203" s="3"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="19" t="s">
         <v>190</v>
       </c>
       <c r="B204" s="20"/>
       <c r="C204" s="21"/>
       <c r="D204" s="22"/>
       <c r="E204" s="20"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B205" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D205" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E205" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D206" s="9">
-        <v>66000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D207" s="9">
-        <v>66000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D208" s="9">
-        <v>66000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D209" s="9">
-        <v>66000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D210" s="9">
-        <v>66000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D211" s="9">
-        <v>2000.0</v>
+        <v>400.0</v>
       </c>
       <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D212" s="9">
-        <v>2000.0</v>
+        <v>400.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D213" s="9">
-        <v>2000.0</v>
+        <v>400.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D214" s="9">
-        <v>2000.0</v>
+        <v>400.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2">
         <v>10</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D215" s="9">
-        <v>2000.0</v>
+        <v>400.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="19" t="s">
         <v>197</v>
       </c>
       <c r="B216" s="20"/>
       <c r="C216" s="21"/>
       <c r="D216" s="22"/>
       <c r="E216" s="20"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B217" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D217" s="26" t="s">
         <v>7</v>
       </c>