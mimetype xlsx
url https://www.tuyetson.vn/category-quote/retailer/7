--- v0 (2026-04-17)
+++ v1 (2026-11-05)
@@ -61,86 +61,92 @@
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
     <t>GHI CHÚ</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Camera 2MP HDCVI Dahua DH-HAC-B1A21P-VN (Thân)</t>
   </si>
   <si>
     <t>Cái</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>Camera CVI thân 2MP Dahua DH-HAC-B1A21P-U-IL-A-VN</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
+    <t>Camera CVI Thân 2MP KBvision KX-AD2013C-PRO - analog có màu ban đêm có mic Sử dụng với các đầu ghi KBvision hỗ trợ chức năng SMD</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
     <t>Camera CVI thân 2MP Kbvision KX-AD2113C-T-VN</t>
   </si>
   <si>
-    <t>04</t>
+    <t>05</t>
+  </si>
+  <si>
+    <t>Camera CVI Thân 5MP Dahua DH-HAC-B1A51P-U-IL-A - analog có màu ban đêm có mic Sử dụng với các đầu ghi KBvision hỗ trợ chức năng SMD</t>
+  </si>
+  <si>
+    <t>06</t>
   </si>
   <si>
     <t>Camera Dahua DH-HAC-HFW1500SP 5.0MP</t>
   </si>
   <si>
-    <t>05</t>
+    <t>07</t>
   </si>
   <si>
     <t>Camera Dome CVI Kbvision KX-1002SX4</t>
   </si>
   <si>
-    <t>06</t>
+    <t>08</t>
   </si>
   <si>
     <t>Camera Dome CVI Kbvision KX-A2112C4-VN</t>
   </si>
   <si>
-    <t>07</t>
+    <t>09</t>
   </si>
   <si>
     <t>Camera Hikvision DS-2CE10KF0T-FS 5.0MP HDTVI có màu ban đêm</t>
   </si>
   <si>
-    <t>08</t>
-[...1 lines deleted...]
-  <si>
     <t>Camera Hikvision DS-2CE12KF0T-FS 5.0MP HDTVI có màu ban đêm</t>
   </si>
   <si>
-    <t>09</t>
-[...1 lines deleted...]
-  <si>
     <t>Camera Hikvision DS-2CE16D0T-I3F</t>
   </si>
   <si>
     <t>Camera Hikvision DS-2CE16D0T-IRP</t>
   </si>
   <si>
     <t>Camera Kbvision KX-1004C4 CVI</t>
   </si>
   <si>
     <t>Camera Kbvision KX-2001C4 CVI</t>
   </si>
   <si>
     <t>Camera Kbvision KX-2004C4 CVI</t>
   </si>
   <si>
     <t>Camera Kbvision KX-A2011C4 2.0MP</t>
   </si>
   <si>
     <t>Camera Kbvision KX-AD2111C-A 2.0MP</t>
   </si>
   <si>
     <t>Camera Kbvision KX-C2003S5 2.0MP</t>
   </si>
   <si>
     <t>Camera Ip</t>
@@ -148,50 +154,53 @@
   <si>
     <t>Camera IP 4.0MP Dome Kbvision KX-4002AN</t>
   </si>
   <si>
     <t>Camera IP Dome Kbivision KX-2012N</t>
   </si>
   <si>
     <t>Camera IP Hikvision 6.0MP DS-2CD1T63G2-LIUF ngoài trời</t>
   </si>
   <si>
     <t>Camera IP hồng ngoại 2MP Kbvision KX-2011TN3</t>
   </si>
   <si>
     <t>Camera IP Speed Dome 4MP Hikvision DS-2DE2C400SCG-E (có màu ban đêm)</t>
   </si>
   <si>
     <t>Camera Wifi</t>
   </si>
   <si>
     <t>Camera IP hồng ngoại Wifi Ezviz C6N 1080p 2MP</t>
   </si>
   <si>
     <t>Camera IP Wifi 2MP IMOU IPC-C22EP-D</t>
   </si>
   <si>
+    <t>Camera IP Wifi 5.0MP Ezviz CS-H6C G1 3K 5WFL 4mm Xoay 360</t>
+  </si>
+  <si>
     <t>Camera Kbvision KX-1301WN IP Wifi</t>
   </si>
   <si>
     <t>Camera wifi + pin năng lượng mặt trời Imou 5.0MP IPC-B7ED-5M0TEA-EU/FSP14 ngoài trời Xoay 360</t>
   </si>
   <si>
     <t>Bộ</t>
   </si>
   <si>
     <t>Camera Wifi 2.0MP Imou IPC-A22EP (A1-KBT)</t>
   </si>
   <si>
     <t>Camera Wifi 2.0MP Imou IPC-A22EP-L (A2-DSS)</t>
   </si>
   <si>
     <t>Camera Wifi 2.0MP Imou IPC-F22P</t>
   </si>
   <si>
     <t>Camera Wifi 4.0MP Imou IPC-A42P-L (Xoay)</t>
   </si>
   <si>
     <t>Camera wifi Ezviz C1C-B 2.0MP CS-C1C-E0-1E2WF</t>
   </si>
   <si>
     <t>Camera Wifi full color 2.0MP Kbvison KN-S25F</t>
@@ -262,59 +271,50 @@
   <si>
     <t>Cuộn 305m</t>
   </si>
   <si>
     <t>Mét</t>
   </si>
   <si>
     <t>Cáp đồng trục Sino liền nguồn RG59 màu trắng</t>
   </si>
   <si>
     <t>CUỘN 305m</t>
   </si>
   <si>
     <t>MÉT</t>
   </si>
   <si>
     <t>Cáp đồng trục Sino RG6 màu đen</t>
   </si>
   <si>
     <t>Cuộn 305 mét</t>
   </si>
   <si>
     <t>Nguồn Camera</t>
   </si>
   <si>
-    <t>Adapter camera Horoto 12V-2A</t>
-[...7 lines deleted...]
-  <si>
     <t>Nguồn 12v-2A - nguồn treo có đèn</t>
   </si>
   <si>
     <t>Nguồn Acbel 12V-2A 5.5x2.5mm</t>
   </si>
   <si>
     <t>Tủ Đựng Camera</t>
   </si>
   <si>
     <t>Box chân đế camera hình chữ L nhựa</t>
   </si>
   <si>
     <t>Box chân đế camera hình chữ vuông nhựa 11x11</t>
   </si>
   <si>
     <t>NO3</t>
   </si>
   <si>
     <t>Thiết Bị Báo Động</t>
   </si>
   <si>
     <t>Báo Động Cửa</t>
   </si>
   <si>
     <t>Báo động cửa Từ KS 21AW không dây</t>
@@ -385,51 +385,51 @@
   <si>
     <t>Đầu ghi Kbvision KX-7104SD6</t>
   </si>
   <si>
     <t>Đầu ghi Kbvision KX-7104TD6</t>
   </si>
   <si>
     <t>Đầu ghi Kbvision KX-7104TH1</t>
   </si>
   <si>
     <t>Đầu ghi Kbvision KX-7108D6</t>
   </si>
   <si>
     <t>đầu ghi Kbvision KX-7108SD6</t>
   </si>
   <si>
     <t>Đầu Ghi KBvision KX-7108SD6 CŨ</t>
   </si>
   <si>
     <t>Đầu ghi Kbvision KX-7116D6</t>
   </si>
   <si>
     <t>Đầu ghi Kbvision KX-CAi7116H1</t>
   </si>
   <si>
-    <t>Đầu ghi Turbo Hikvision iDS-7208HUHI-M1/E 8 kênh 5in1 4.0 5MP</t>
+    <t>Đầu ghi Turbo Hikvision DS-7208HUHI-M1/E 8 kênh 5in1 4.0 5MP</t>
   </si>
   <si>
     <t>Đầu Ghi Ip - Wifi</t>
   </si>
   <si>
     <t>Đầu ghi hình camera Kbvision KX-A8128N2</t>
   </si>
   <si>
     <t xml:space="preserve">Đầu ghi hình IP Wifi 8 kênh Dahua DHI-NVR1108HS-W-S2-FCC ( Băng thông 40Mpb, Hỗ trợ lên đến camera 6MP, kết nối camera IP Wifi, Hỗ trợ 1 ổ cứng tối đa 16TB, 2USB 2.0, 1 cổng RJ4(10/100M), 1 cổng audio vào ra, hỗ trợ đàm thoại 2 chiều, Quản lý đồng thời 128 tài khoản kết nối, 2 Ăng-ten wifi phát sóng lên đến 100m, vỏ kim loại, nguồn DC12V 1.5A ) </t>
   </si>
   <si>
     <t>Đầu ghi IP 4 kênh Dahua DH-NVR1104HS-S3/H-VN</t>
   </si>
   <si>
     <t>Đầu ghi IP Kbvision KX-4K8232N2 (32 kênh)</t>
   </si>
   <si>
     <t>Đầu ghi wifi 4 kênh Imou NVR1104HS-W-S2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1031,993 +1031,993 @@
       <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="9">
         <v>360000.0</v>
       </c>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="9">
-        <v>526000.0</v>
+        <v>812500.0</v>
       </c>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="9">
-        <v>980000.0</v>
+        <v>526500.0</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="9">
-        <v>370000.0</v>
+        <v>602000.0</v>
       </c>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="9">
-        <v>312000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="9">
-        <v>900000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="9">
-        <v>1100000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="9">
-        <v>698880.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="9">
-        <v>505440.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="9">
-        <v>384000.0</v>
+        <v>698880.0</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="9">
-        <v>793000.0</v>
+        <v>505440.0</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="9">
-        <v>1053000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="9">
-        <v>377000.0</v>
+        <v>793000.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="9">
-        <v>388800.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="9">
+        <v>377000.0</v>
+      </c>
+      <c r="E21" s="3"/>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="2">
+        <v>17</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="9">
+        <v>388800.0</v>
+      </c>
+      <c r="E22" s="3"/>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="2">
+        <v>18</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="9">
         <v>706000.0</v>
       </c>
-      <c r="E21" s="3"/>
-[...11 lines deleted...]
-      <c r="A23" s="23" t="s">
+      <c r="E23" s="3"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="20"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="20"/>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="24" t="s">
+      <c r="B25" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C23" s="25" t="s">
+      <c r="C25" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D23" s="26" t="s">
+      <c r="D25" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E23" s="24" t="s">
+      <c r="E25" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="9">
-        <v>1550000.0</v>
+        <v>3640000.0</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="9">
-        <v>980000.0</v>
+        <v>1326000.0</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="9">
+        <v>1550000.0</v>
+      </c>
+      <c r="E28" s="3"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="9">
+        <v>980000.0</v>
+      </c>
+      <c r="E29" s="3"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="9">
         <v>1704300.0</v>
       </c>
-      <c r="E28" s="3"/>
-[...11 lines deleted...]
-      <c r="A30" s="23" t="s">
+      <c r="E30" s="3"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="20"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="20"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="24" t="s">
+      <c r="B32" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C30" s="25" t="s">
+      <c r="C32" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D30" s="26" t="s">
+      <c r="D32" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E30" s="24" t="s">
+      <c r="E32" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="9">
-        <v>1807000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D34" s="9">
-        <v>2350000.0</v>
+        <v>566000.0</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="9">
-        <v>600000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="9">
-        <v>500000.0</v>
+        <v>1807000.0</v>
       </c>
       <c r="E36" s="3"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B37" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="9">
-        <v>700000.0</v>
+        <v>2350000.0</v>
       </c>
       <c r="E37" s="3"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="9">
-        <v>650000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E38" s="3"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="9">
-        <v>470000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E39" s="3"/>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" s="2">
-        <v>10</v>
+      <c r="A40" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="9">
-        <v>1690000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E40" s="3"/>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" s="2">
-        <v>11</v>
+      <c r="A41" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="9">
-        <v>1820000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="9">
-        <v>1167400.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="9">
-        <v>435500.0</v>
+        <v>1690000.0</v>
       </c>
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="9">
-        <v>1450000.0</v>
+        <v>1820000.0</v>
       </c>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="9">
-        <v>1250000.0</v>
+        <v>1167400.0</v>
       </c>
       <c r="E45" s="3"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="9">
-        <v>1066000.0</v>
+        <v>499500.0</v>
       </c>
       <c r="E46" s="3"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="9">
-        <v>1350000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="E47" s="3"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="9">
-        <v>624000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="E48" s="3"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="9">
+        <v>1066000.0</v>
+      </c>
+      <c r="E49" s="3"/>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="2">
+        <v>18</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="9">
+        <v>1350000.0</v>
+      </c>
+      <c r="E50" s="3"/>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="2">
+        <v>19</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="9">
+        <v>624000.0</v>
+      </c>
+      <c r="E51" s="3"/>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="2">
+        <v>20</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="9">
         <v>850000.0</v>
       </c>
-      <c r="E49" s="3"/>
-[...22 lines deleted...]
-      <c r="A52" s="23" t="s">
+      <c r="E52" s="3"/>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C53" s="17"/>
+      <c r="D53" s="18"/>
+      <c r="E53" s="16"/>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B54" s="20"/>
+      <c r="C54" s="21"/>
+      <c r="D54" s="22"/>
+      <c r="E54" s="20"/>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B52" s="24" t="s">
+      <c r="B55" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C52" s="25" t="s">
+      <c r="C55" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D52" s="26" t="s">
+      <c r="D55" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E52" s="24" t="s">
+      <c r="E55" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E55" s="3"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D56" s="9">
-        <v>8000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="E56" s="3"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="D57" s="9">
-        <v>10000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E57" s="3"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B58" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D58" s="9">
+        <v>140000.0</v>
+      </c>
+      <c r="E58" s="3"/>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="C58" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A59" s="19" t="s">
+      <c r="C59" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="9">
+        <v>8000.0</v>
+      </c>
+      <c r="E59" s="3"/>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B60" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B59" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C60" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D60" s="9">
+        <v>10000.0</v>
+      </c>
+      <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="D61" s="9">
-        <v>1150000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E61" s="3"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C62" s="6" t="s">
+      <c r="A62" s="19" t="s">
         <v>75</v>
       </c>
-      <c r="D62" s="9">
-[...2 lines deleted...]
-      <c r="E62" s="3"/>
+      <c r="B62" s="20"/>
+      <c r="C62" s="21"/>
+      <c r="D62" s="22"/>
+      <c r="E62" s="20"/>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E63" s="3"/>
+      <c r="A63" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D64" s="9">
-        <v>7900.0</v>
+        <v>1150000.0</v>
       </c>
       <c r="E64" s="3"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D65" s="9">
-        <v>1200000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="E65" s="3"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D66" s="9">
-        <v>6000.0</v>
+        <v>1750000.0</v>
       </c>
       <c r="E66" s="3"/>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" s="19" t="s">
+      <c r="A67" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C67" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B67" s="20"/>
-[...2 lines deleted...]
-      <c r="E67" s="20"/>
+      <c r="D67" s="9">
+        <v>7900.0</v>
+      </c>
+      <c r="E67" s="3"/>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A68" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D68" s="9">
+        <v>1200000.0</v>
+      </c>
+      <c r="E68" s="3"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="D69" s="9">
-        <v>44000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="E69" s="3"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E70" s="3"/>
+      <c r="A70" s="19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B70" s="20"/>
+      <c r="C70" s="21"/>
+      <c r="D70" s="22"/>
+      <c r="E70" s="20"/>
     </row>
     <row r="71" spans="1:5">
-      <c r="A71" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E71" s="3"/>
+      <c r="A71" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E71" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="9">
         <v>45000.0</v>
       </c>
       <c r="E72" s="3"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="9">
         <v>80000.0</v>
       </c>
       <c r="E73" s="3"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B74" s="20"/>
       <c r="C74" s="21"/>
       <c r="D74" s="22"/>
       <c r="E74" s="20"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="23" t="s">
         <v>4</v>
       </c>
@@ -2321,51 +2321,51 @@
       <c r="A97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="9">
         <v>1900000.0</v>
       </c>
       <c r="E97" s="3"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="9">
-        <v>1130000.0</v>
+        <v>1150000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D99" s="9">
         <v>1099000.0</v>
       </c>
       <c r="E99" s="3"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>108</v>
       </c>
@@ -2576,51 +2576,51 @@
       <c r="A114" s="2">
         <v>18</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D114" s="9">
         <v>2818400.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2">
         <v>19</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D115" s="9">
-        <v>3400000.0</v>
+        <v>1378000.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="19" t="s">
         <v>124</v>
       </c>
       <c r="B116" s="20"/>
       <c r="C116" s="21"/>
       <c r="D116" s="22"/>
       <c r="E116" s="20"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B117" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D117" s="26" t="s">
         <v>7</v>
       </c>
@@ -2693,59 +2693,59 @@
         <v>18</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D122" s="9">
         <v>990000.0</v>
       </c>
       <c r="E122" s="3"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2"/>
       <c r="B123" s="3"/>
       <c r="C123" s="6"/>
       <c r="D123" s="9"/>
       <c r="E123" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B53:E53"/>
     <mergeCell ref="B78:E78"/>
     <mergeCell ref="B94:E94"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A22:E22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A70:E70"/>
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A79:E79"/>
     <mergeCell ref="A82:E82"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A88:E88"/>
     <mergeCell ref="A91:E91"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A116:E116"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 