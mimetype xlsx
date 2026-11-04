--- v2 (2026-07-30)
+++ v3 (2026-11-04)
@@ -379,87 +379,87 @@
   <si>
     <t>Dịch vụ cài đặt phần mềm Office</t>
   </si>
   <si>
     <t>Dịch vụ cài đặt phần mềm office 2021 cho macbook</t>
   </si>
   <si>
     <t>Dịch vụ cài đặt phần mềm soạn giáo án Mindjet MindManager 2020 cho window</t>
   </si>
   <si>
     <t>Reset drum Brother</t>
   </si>
   <si>
     <t>Sửa lỗi Win</t>
   </si>
   <si>
     <t>NO4</t>
   </si>
   <si>
     <t>Dịch Vụ Nạp Mực Máy In</t>
   </si>
   <si>
     <t>Nạp Mực Máy In Laser Màu</t>
   </si>
   <si>
+    <t xml:space="preserve">Dịch vụ nạp mực laser màu Canon 054 ( BK ) </t>
+  </si>
+  <si>
+    <t>Bình</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dịch vụ nạp mực laser màu Canon 054 ( C ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dịch vụ nạp mực laser màu Canon 054 ( M ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dịch vụ nạp mực laser màu Canon 054 ( Y ) </t>
+  </si>
+  <si>
     <t xml:space="preserve">Dịch vụ nạp mực máy in HP Color Laser 150A, 150NW, 178NW, 178NWG, 179fnw, 179FWG ( Đen ) </t>
   </si>
   <si>
-    <t>Bình</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Dịch vụ nạp mực máy in HP Color Laser 150A, 150NW, 178NW, 178NWG, 179fnw, 179FWG ( Xanh ) </t>
   </si>
   <si>
     <t xml:space="preserve">Dịch vụ nạp mực máy in HP Color Laser 150A, 150NW, 178NW, 178NWG, 179fnw, 179FWG ( Vàng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Dịch vụ nạp mực máy in HP Color Laser 150A, 150NW, 178NW, 178NWG, 179fnw, 179FWG ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nạp mực laser màu 1025 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nạp mực laser màu 1025 ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nạp mực laser màu 1025 ( Vàng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nạp mực laser màu 1025 ( Xanh ) </t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">Nạp mực laser màu Canon 054 ( Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nạp mực laser màu máy in HP 252 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nạp mực laser màu máy in HP 252 ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nạp mực laser màu máy in HP 252 ( Vàng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nạp mực laser màu máy in HP 252 ( Xanh ) </t>
   </si>
   <si>
     <t>Nạp Mực Máy In Laser Trắng Đen</t>
   </si>
   <si>
     <t>Dịch Vụ nạp mực máy in</t>
   </si>
   <si>
     <t>Dịch Vụ Nạp mực máy in 12A</t>
   </si>
   <si>
     <t>Dịch vụ nạp mực máy in Brother HL2360/ L5100/ L6200</t>
   </si>
@@ -2516,156 +2516,156 @@
       </c>
       <c r="B104" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D104" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E104" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D105" s="9">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D106" s="9">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D107" s="9">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E107" s="3"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D108" s="9">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D109" s="9">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D110" s="9">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D111" s="9">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E111" s="3"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D112" s="9">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E112" s="3"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D113" s="9">
         <v>400000.0</v>
       </c>
       <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2">
         <v>10</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>131</v>
       </c>