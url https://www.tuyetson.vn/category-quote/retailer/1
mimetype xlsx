--- v2 (2026-09-13)
+++ v3 (2026-11-05)
@@ -478,56 +478,56 @@
   <si>
     <t>Cáp USB 3.0 to Micro B Unitek 1m Y-C461 GBK - cáp ổ cứng - cáp HDD box - cáp HDD Docking - cáp đầu xem phim HD</t>
   </si>
   <si>
     <t>Cáp USB 3.0 to VGA + HDMI BX-043 (USB to VGA + HDMI)</t>
   </si>
   <si>
     <t>Cáp USB 3.0 to VGA M-Pard MH003</t>
   </si>
   <si>
     <t>Cáp USB to Com 9 RS 232 M-Pard MD085 1.8m - RS232 đầu cái</t>
   </si>
   <si>
     <t>Cáp Usb to Com 9 RS 232 Unitek Y-105E 3m</t>
   </si>
   <si>
     <t>Cáp Usb to Com 9 RS 232 Y1050 Unitek 1.5m</t>
   </si>
   <si>
     <t>Cáp Usb to Com 9 RS 232 ZTEK (ZE 533A)</t>
   </si>
   <si>
     <t>Cáp Usb to Com 9 RS232 Unitek Y-105 1.5m</t>
   </si>
   <si>
-    <t>Cáp USB to Com 9 Unitek + đổi Com 25 Y105A</t>
-[...1 lines deleted...]
-  <si>
     <t>Cáp Usb to Com 9 Unitek Y-105D 2m - DB9 RS232 đầu cái</t>
   </si>
   <si>
+    <t>Cáp USB to Com 9 Unitek Y105A + đầu đổi Com 25</t>
+  </si>
+  <si>
     <t>CÁP USB to Lan 3.1 Y-3470 Unitek 15cm 5Gbps 10/100/1000</t>
   </si>
   <si>
     <t>Cáp Usb to RS485/ RS422 MD038 M-Pard 1.8m</t>
   </si>
   <si>
     <t>cáp usb to sound AL alloy 7.1</t>
   </si>
   <si>
     <t>Cáp USB to Sound Hifi Magic 7.1 HFR009C</t>
   </si>
   <si>
     <t>Cáp USB to Sound Hifi Magic 7.1 JP-110</t>
   </si>
   <si>
     <t>Cáp USB to Sound Unitek Y-247A</t>
   </si>
   <si>
     <t>Cáp USB to VGA Ztek ZY 197 (3.0)</t>
   </si>
   <si>
     <t>Ugreen 20201 Cáp chuyển USB 2.0 to COM âm RS232 CR104 1.5m</t>
   </si>
   <si>
     <t>Ugreen 20222 Cáp chuyển USB 2.0 to Com RS232 CR104 2m (USB to Com 9)</t>
@@ -898,80 +898,77 @@
   <si>
     <t>Cáp Displayport to VGA 1.8m Unitek Y-5118F</t>
   </si>
   <si>
     <t>Cáp Displayport to VGA Kingmaster KY-M361W</t>
   </si>
   <si>
     <t>Cáp Displayport to vga VSP</t>
   </si>
   <si>
     <t>Cáp Displayport Unitek YC-609BK 3m</t>
   </si>
   <si>
     <t>Cáp minidisplayport to displayport Unitek Y-C611BK 2m</t>
   </si>
   <si>
     <t>Cáp MiniDisplayport to HDMI M-Pard MD003</t>
   </si>
   <si>
     <t>Cáp MiniDisplayport to HDMI Unitek Y-6325WH</t>
   </si>
   <si>
     <t>Cáp MiniDisplayport to VGA Unitek Y-6327WH</t>
   </si>
   <si>
+    <t>Đầu chuyển Displayport to HDMI M-Pard MD104</t>
+  </si>
+  <si>
     <t>Cáp Hdd - Ssd</t>
   </si>
   <si>
     <t>Cáp chia nguồn ATA to SATA</t>
   </si>
   <si>
     <t>Cáp Chia nguồn SATA 1-2 20cm YR-Stat-PW-6B</t>
   </si>
   <si>
     <t>Cáp Chia nguồn SATA 1-2 Ugreen 20cm US283 15 pin</t>
   </si>
   <si>
     <t>Cáp SAS/ Sata Server 70cm</t>
   </si>
   <si>
     <t>Cáp SATA 3.0 (tín hiệu)</t>
   </si>
   <si>
     <t>Cáp SATA 3.0 (tín hiệu) (Bịch 2 sợi) ZIN</t>
   </si>
   <si>
     <t>Cáp SATA 3.0 (tín hiệu) 33cm</t>
   </si>
   <si>
-    <t>Ổ cứng SSD Kingston 256GB Sata II</t>
-[...4 lines deleted...]
-  <si>
     <t>Cáp Nguồn</t>
   </si>
   <si>
     <t>Cáp nguồn 3 chấu PC Zin</t>
   </si>
   <si>
     <t>Cáp nguồn Laptop</t>
   </si>
   <si>
     <t>Cáp nguồn PC 1.8m OEM</t>
   </si>
   <si>
     <t>Cáp nguồn PC 1.8m ZIN</t>
   </si>
   <si>
     <t>Cáp nguồn số 8</t>
   </si>
   <si>
     <t>Cáp Type C</t>
   </si>
   <si>
     <t>Sạc Dự Phòng</t>
   </si>
   <si>
     <t>Cục sạc dự phòng Ugreen 35524B PB721 20000mAh 130W 1xUSB-A 2xUSB-C</t>
@@ -1250,50 +1247,53 @@
     <t>Bộ HUB chia cổng USB 4 cổng M-Pard MH118 3.0 1.2m</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 4 cổng SSK SHE012</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 4 cổng SSK SHU 200</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 4 cổng SSK SHU012</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 4 cổng SSK SHU027 2.0</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 4 cổng Unitek Y-2178 2.0 30cm</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 4 cổng Unitek Y-3089 3.1</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 4 cổng Unitek Y2146 2.0</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 4 cổng Unitek Y3186</t>
+  </si>
+  <si>
+    <t>Bộ HUB chia cổng USB 4-1 FJGEAR 1A4B - chia 4 máy tính dùng chung 1 máy in hoặc thiết bị cổng USB</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 4-1 FJGEAR FJ-4UA auto - chia 4 máy tính dùng chung 1 máy in</t>
   </si>
   <si>
     <t>Bộ HUB chia cổng USB 7 cổng H-607 3.0 15cm - có công tắc</t>
   </si>
   <si>
     <t>HUB chia cổng USB 4 cổng SSK SHU017 1 ra 4</t>
   </si>
   <si>
     <t>Hub Vga - Bộ Chia Cổng Vga</t>
   </si>
   <si>
     <t>Bộ Chia Mạng TPlink 16P TL-SF1016D</t>
   </si>
   <si>
     <t>Bộ Chia Mạng TPlink 16P TL-SL1218MP (16P POE)</t>
   </si>
   <si>
     <t>Hub VGA 1-2 Dtech DT-7252</t>
   </si>
   <si>
     <t>Hub VGA 1-4 Dtech DT-7254</t>
   </si>
@@ -1798,54 +1798,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E422"/>
+  <dimension ref="A1:E423"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A415" sqref="A415:E415"/>
+      <selection activeCell="A416" sqref="A416:E416"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -1997,51 +1997,51 @@
       <c r="A13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="9">
         <v>216000.0</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="9">
-        <v>313200.0</v>
+        <v>323400.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="9">
         <v>250000.0</v>
       </c>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>30</v>
       </c>
@@ -3882,99 +3882,99 @@
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
         <v>19</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D141" s="9">
         <v>222000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
         <v>20</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D142" s="9">
-        <v>301000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
         <v>21</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D143" s="9">
-        <v>212000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
         <v>22</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D144" s="9">
         <v>301000.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
         <v>23</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D145" s="9">
-        <v>393400.0</v>
+        <v>407500.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
         <v>24</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="9">
         <v>84000.0</v>
       </c>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2">
         <v>25</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>159</v>
       </c>
@@ -4930,51 +4930,51 @@
       <c r="A212" s="2">
         <v>12</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D212" s="9">
         <v>55000.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2">
         <v>13</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D213" s="9">
-        <v>47000.0</v>
+        <v>40600.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2">
         <v>14</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D214" s="9">
         <v>89000.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2">
         <v>15</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>224</v>
       </c>
@@ -5995,2069 +5995,2084 @@
       </c>
       <c r="C284" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D284" s="9">
         <v>157000.0</v>
       </c>
       <c r="E284" s="3"/>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="2">
         <v>22</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>293</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D285" s="9">
         <v>237000.0</v>
       </c>
       <c r="E285" s="3"/>
     </row>
     <row r="286" spans="1:5">
-      <c r="A286" s="19" t="s">
+      <c r="A286" s="2">
+        <v>23</v>
+      </c>
+      <c r="B286" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="B286" s="20"/>
-[...2 lines deleted...]
-      <c r="E286" s="20"/>
+      <c r="C286" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D286" s="9">
+        <v>92400.0</v>
+      </c>
+      <c r="E286" s="3"/>
     </row>
     <row r="287" spans="1:5">
-      <c r="A287" s="23" t="s">
+      <c r="A287" s="19" t="s">
+        <v>295</v>
+      </c>
+      <c r="B287" s="20"/>
+      <c r="C287" s="21"/>
+      <c r="D287" s="22"/>
+      <c r="E287" s="20"/>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B287" s="24" t="s">
+      <c r="B288" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C287" s="25" t="s">
+      <c r="C288" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D287" s="26" t="s">
+      <c r="D288" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E287" s="24" t="s">
+      <c r="E288" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E288" s="3"/>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>296</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D289" s="9">
-        <v>35000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="E289" s="3"/>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>297</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D290" s="9">
-        <v>95000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="E290" s="3"/>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>298</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D291" s="9">
-        <v>50000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="E291" s="3"/>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="2" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D292" s="9">
-        <v>25000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="E292" s="3"/>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>300</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D293" s="9">
-        <v>50000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="E293" s="3"/>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>301</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D294" s="9">
-        <v>30000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="E294" s="3"/>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>302</v>
       </c>
       <c r="C295" s="6" t="s">
-        <v>303</v>
+        <v>18</v>
       </c>
       <c r="D295" s="9">
-        <v>850000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="E295" s="3"/>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="19" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B296" s="20"/>
       <c r="C296" s="21"/>
       <c r="D296" s="22"/>
       <c r="E296" s="20"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B297" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C297" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D297" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E297" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D298" s="9">
         <v>50000.0</v>
       </c>
       <c r="E298" s="3"/>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D299" s="9">
         <v>50000.0</v>
       </c>
       <c r="E299" s="3"/>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D300" s="9">
         <v>40000.0</v>
       </c>
       <c r="E300" s="3"/>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D301" s="9">
         <v>80000.0</v>
       </c>
       <c r="E301" s="3"/>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D302" s="9">
         <v>30000.0</v>
       </c>
       <c r="E302" s="3"/>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="19" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B303" s="20"/>
       <c r="C303" s="21"/>
       <c r="D303" s="22"/>
       <c r="E303" s="20"/>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B304" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C304" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D304" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E304" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="19" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B305" s="20"/>
       <c r="C305" s="21"/>
       <c r="D305" s="22"/>
       <c r="E305" s="20"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B306" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D306" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E306" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D307" s="9">
         <v>1592500.0</v>
       </c>
       <c r="E307" s="3"/>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D308" s="9">
         <v>250000.0</v>
       </c>
       <c r="E308" s="3"/>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="19" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B309" s="20"/>
       <c r="C309" s="21"/>
       <c r="D309" s="22"/>
       <c r="E309" s="20"/>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B310" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C310" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D310" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E310" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D311" s="9">
         <v>130000.0</v>
       </c>
       <c r="E311" s="3"/>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D312" s="9">
         <v>84000.0</v>
       </c>
       <c r="E312" s="3"/>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D313" s="9">
         <v>73000.0</v>
       </c>
       <c r="E313" s="3"/>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D314" s="9">
         <v>115100.0</v>
       </c>
       <c r="E314" s="3"/>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D315" s="9">
         <v>51000.0</v>
       </c>
       <c r="E315" s="3"/>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D316" s="9">
         <v>194400.0</v>
       </c>
       <c r="E316" s="3"/>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D317" s="9">
         <v>45000.0</v>
       </c>
       <c r="E317" s="3"/>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D318" s="9">
         <v>271000.0</v>
       </c>
       <c r="E318" s="3"/>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="B319" s="16" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="C319" s="17"/>
       <c r="D319" s="18"/>
       <c r="E319" s="16"/>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="19" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B320" s="20"/>
       <c r="C320" s="21"/>
       <c r="D320" s="22"/>
       <c r="E320" s="20"/>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B321" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C321" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D321" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E321" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B322" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C322" s="6" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="D322" s="9">
         <v>80000.0</v>
       </c>
       <c r="E322" s="3"/>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C323" s="6" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D323" s="9">
         <v>150000.0</v>
       </c>
       <c r="E323" s="3"/>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B324" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C324" s="6" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="D324" s="9">
         <v>75000.0</v>
       </c>
       <c r="E324" s="3"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D325" s="9">
         <v>37500.0</v>
       </c>
       <c r="E325" s="3"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D326" s="9">
         <v>80000.0</v>
       </c>
       <c r="E326" s="3"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B327" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="C327" s="6" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D327" s="9">
         <v>100000.0</v>
       </c>
       <c r="E327" s="3"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C328" s="6" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D328" s="9">
         <v>80000.0</v>
       </c>
       <c r="E328" s="3"/>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C329" s="6" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D329" s="9">
         <v>75000.0</v>
       </c>
       <c r="E329" s="3"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B330" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="C330" s="6" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="D330" s="9">
         <v>80000.0</v>
       </c>
       <c r="E330" s="3"/>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="2">
         <v>10</v>
       </c>
       <c r="B331" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C331" s="6" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="D331" s="9">
         <v>150000.0</v>
       </c>
       <c r="E331" s="3"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="2">
         <v>11</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C332" s="6" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D332" s="9">
         <v>100000.0</v>
       </c>
       <c r="E332" s="3"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="2">
         <v>12</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D333" s="9">
         <v>150000.0</v>
       </c>
       <c r="E333" s="3"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="2">
         <v>13</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D334" s="9">
         <v>200000.0</v>
       </c>
       <c r="E334" s="3"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="19" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B335" s="20"/>
       <c r="C335" s="21"/>
       <c r="D335" s="22"/>
       <c r="E335" s="20"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B336" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C336" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D336" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E336" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="15" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B337" s="16" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C337" s="17"/>
       <c r="D337" s="18"/>
       <c r="E337" s="16"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="19" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B338" s="20"/>
       <c r="C338" s="21"/>
       <c r="D338" s="22"/>
       <c r="E338" s="20"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B339" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C339" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D339" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E339" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D340" s="9">
         <v>190000.0</v>
       </c>
       <c r="E340" s="3"/>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D341" s="9">
         <v>280000.0</v>
       </c>
       <c r="E341" s="3"/>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D342" s="9">
         <v>123200.0</v>
       </c>
       <c r="E342" s="3"/>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D343" s="9">
         <v>362000.0</v>
       </c>
       <c r="E343" s="3"/>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D344" s="9">
         <v>579000.0</v>
       </c>
       <c r="E344" s="3"/>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D345" s="9">
         <v>96000.0</v>
       </c>
       <c r="E345" s="3"/>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D346" s="9">
         <v>356000.0</v>
       </c>
       <c r="E346" s="3"/>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B347" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D347" s="9">
         <v>750000.0</v>
       </c>
       <c r="E347" s="3"/>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D348" s="9">
         <v>86000.0</v>
       </c>
       <c r="E348" s="3"/>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="2">
         <v>10</v>
       </c>
       <c r="B349" s="3" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D349" s="9">
         <v>70000.0</v>
       </c>
       <c r="E349" s="3"/>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="2">
         <v>11</v>
       </c>
       <c r="B350" s="3" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D350" s="9">
         <v>52000.0</v>
       </c>
       <c r="E350" s="3"/>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="2">
         <v>12</v>
       </c>
       <c r="B351" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D351" s="9">
         <v>72000.0</v>
       </c>
       <c r="E351" s="3"/>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="2">
         <v>13</v>
       </c>
       <c r="B352" s="3" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D352" s="9">
         <v>350000.0</v>
       </c>
       <c r="E352" s="3"/>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="2">
         <v>14</v>
       </c>
       <c r="B353" s="3" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D353" s="9">
         <v>252000.0</v>
       </c>
       <c r="E353" s="3"/>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="2">
         <v>15</v>
       </c>
       <c r="B354" s="3" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D354" s="9">
         <v>110000.0</v>
       </c>
       <c r="E354" s="3"/>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="2">
         <v>16</v>
       </c>
       <c r="B355" s="3" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D355" s="9">
         <v>280000.0</v>
       </c>
       <c r="E355" s="3"/>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="2">
         <v>17</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D356" s="9">
         <v>475000.0</v>
       </c>
       <c r="E356" s="3"/>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="2">
         <v>18</v>
       </c>
       <c r="B357" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D357" s="9">
         <v>404000.0</v>
       </c>
       <c r="E357" s="3"/>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="2">
         <v>19</v>
       </c>
       <c r="B358" s="3" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D358" s="9">
         <v>119000.0</v>
       </c>
       <c r="E358" s="3"/>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="2">
         <v>20</v>
       </c>
       <c r="B359" s="3" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D359" s="9">
         <v>105000.0</v>
       </c>
       <c r="E359" s="3"/>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="2">
         <v>21</v>
       </c>
       <c r="B360" s="3" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C360" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D360" s="9">
         <v>30000.0</v>
       </c>
       <c r="E360" s="3"/>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="2">
         <v>22</v>
       </c>
       <c r="B361" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D361" s="9">
         <v>76000.0</v>
       </c>
       <c r="E361" s="3"/>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="2">
         <v>23</v>
       </c>
       <c r="B362" s="3" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D362" s="9">
         <v>76000.0</v>
       </c>
       <c r="E362" s="3"/>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="19" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B363" s="20"/>
       <c r="C363" s="21"/>
       <c r="D363" s="22"/>
       <c r="E363" s="20"/>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B364" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D364" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E364" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B365" s="3" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D365" s="9">
         <v>192000.0</v>
       </c>
       <c r="E365" s="3"/>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B366" s="3" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D366" s="9">
         <v>50000.0</v>
       </c>
       <c r="E366" s="3"/>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="19" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B367" s="20"/>
       <c r="C367" s="21"/>
       <c r="D367" s="22"/>
       <c r="E367" s="20"/>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B368" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C368" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D368" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E368" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D369" s="9">
         <v>220000.0</v>
       </c>
       <c r="E369" s="3"/>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="15" t="s">
+        <v>372</v>
+      </c>
+      <c r="B370" s="16" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="C370" s="17"/>
       <c r="D370" s="18"/>
       <c r="E370" s="16"/>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="19" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B371" s="20"/>
       <c r="C371" s="21"/>
       <c r="D371" s="22"/>
       <c r="E371" s="20"/>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B372" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D372" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E372" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B373" s="3" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D373" s="9">
         <v>350000.0</v>
       </c>
       <c r="E373" s="3"/>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B374" s="3" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C374" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D374" s="9">
         <v>290000.0</v>
       </c>
       <c r="E374" s="3"/>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B375" s="3" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C375" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D375" s="9">
         <v>154000.0</v>
       </c>
       <c r="E375" s="3"/>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B376" s="3" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D376" s="9">
         <v>379900.0</v>
       </c>
       <c r="E376" s="3"/>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B377" s="3" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D377" s="9">
         <v>440000.0</v>
       </c>
       <c r="E377" s="3"/>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B378" s="3" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D378" s="9">
         <v>469000.0</v>
       </c>
       <c r="E378" s="3"/>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B379" s="3" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D379" s="9">
         <v>330000.0</v>
       </c>
       <c r="E379" s="3"/>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B380" s="3" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D380" s="9">
         <v>205800.0</v>
       </c>
       <c r="E380" s="3"/>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B381" s="3" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C381" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D381" s="9">
         <v>620600.0</v>
       </c>
       <c r="E381" s="3"/>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="2">
         <v>10</v>
       </c>
       <c r="B382" s="3" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D382" s="9">
         <v>258000.0</v>
       </c>
       <c r="E382" s="3"/>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="2">
         <v>11</v>
       </c>
       <c r="B383" s="3" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D383" s="9">
         <v>260000.0</v>
       </c>
       <c r="E383" s="3"/>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="2">
         <v>12</v>
       </c>
       <c r="B384" s="3" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D384" s="9">
         <v>284800.0</v>
       </c>
       <c r="E384" s="3"/>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="19" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B385" s="20"/>
       <c r="C385" s="21"/>
       <c r="D385" s="22"/>
       <c r="E385" s="20"/>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B386" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C386" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D386" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E386" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B387" s="3" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D387" s="9">
         <v>300000.0</v>
       </c>
       <c r="E387" s="3"/>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B388" s="3" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D388" s="9">
         <v>152000.0</v>
       </c>
       <c r="E388" s="3"/>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B389" s="3" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C389" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D389" s="9">
         <v>113000.0</v>
       </c>
       <c r="E389" s="3"/>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B390" s="3" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C390" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D390" s="9">
         <v>110000.0</v>
       </c>
       <c r="E390" s="3"/>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B391" s="3" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C391" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D391" s="9">
         <v>203000.0</v>
       </c>
       <c r="E391" s="3"/>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B392" s="3" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C392" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D392" s="9">
         <v>340000.0</v>
       </c>
       <c r="E392" s="3"/>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="19" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B393" s="20"/>
       <c r="C393" s="21"/>
       <c r="D393" s="22"/>
       <c r="E393" s="20"/>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B394" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D394" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E394" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B395" s="3" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C395" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D395" s="9">
         <v>270200.0</v>
       </c>
       <c r="E395" s="3"/>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B396" s="3" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D396" s="9">
         <v>277500.0</v>
       </c>
       <c r="E396" s="3"/>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B397" s="3" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D397" s="9">
         <v>207000.0</v>
       </c>
       <c r="E397" s="3"/>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B398" s="3" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C398" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D398" s="9">
         <v>184500.0</v>
       </c>
       <c r="E398" s="3"/>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B399" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C399" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D399" s="9">
         <v>333000.0</v>
       </c>
       <c r="E399" s="3"/>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B400" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D400" s="9">
         <v>77000.0</v>
       </c>
       <c r="E400" s="3"/>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B401" s="3" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C401" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D401" s="9">
         <v>130000.0</v>
       </c>
       <c r="E401" s="3"/>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B402" s="3" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C402" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D402" s="9">
         <v>208500.0</v>
       </c>
       <c r="E402" s="3"/>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B403" s="3" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D403" s="9">
         <v>123000.0</v>
       </c>
       <c r="E403" s="3"/>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="2">
         <v>10</v>
       </c>
       <c r="B404" s="3" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D404" s="9">
         <v>80000.0</v>
       </c>
       <c r="E404" s="3"/>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="2">
         <v>11</v>
       </c>
       <c r="B405" s="3" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D405" s="9">
         <v>120000.0</v>
       </c>
       <c r="E405" s="3"/>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="2">
         <v>12</v>
       </c>
       <c r="B406" s="3" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D406" s="9">
         <v>83000.0</v>
       </c>
       <c r="E406" s="3"/>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="2">
         <v>13</v>
       </c>
       <c r="B407" s="3" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D407" s="9">
         <v>118000.0</v>
       </c>
       <c r="E407" s="3"/>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="2">
         <v>14</v>
       </c>
       <c r="B408" s="3" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D408" s="9">
         <v>255000.0</v>
       </c>
       <c r="E408" s="3"/>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="2">
         <v>15</v>
       </c>
       <c r="B409" s="3" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C409" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D409" s="9">
         <v>90000.0</v>
       </c>
       <c r="E409" s="3"/>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="2">
         <v>16</v>
       </c>
       <c r="B410" s="3" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C410" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D410" s="9">
         <v>434000.0</v>
       </c>
       <c r="E410" s="3"/>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="2">
         <v>17</v>
       </c>
       <c r="B411" s="3" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="C411" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D411" s="9">
-        <v>348400.0</v>
+        <v>117500.0</v>
       </c>
       <c r="E411" s="3"/>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="2">
         <v>18</v>
       </c>
       <c r="B412" s="3" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D412" s="9">
-        <v>270000.0</v>
+        <v>348400.0</v>
       </c>
       <c r="E412" s="3"/>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="2">
         <v>19</v>
       </c>
       <c r="B413" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="C413" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D413" s="9">
+        <v>254800.0</v>
+      </c>
+      <c r="E413" s="3"/>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" s="2">
+        <v>20</v>
+      </c>
+      <c r="B414" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="C413" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D413" s="9">
+      <c r="C414" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D414" s="9">
         <v>115500.0</v>
       </c>
-      <c r="E413" s="3"/>
-[...2 lines deleted...]
-      <c r="A414" s="19" t="s">
+      <c r="E414" s="3"/>
+    </row>
+    <row r="415" spans="1:5">
+      <c r="A415" s="19" t="s">
         <v>415</v>
       </c>
-      <c r="B414" s="20"/>
-[...5 lines deleted...]
-      <c r="A415" s="23" t="s">
+      <c r="B415" s="20"/>
+      <c r="C415" s="21"/>
+      <c r="D415" s="22"/>
+      <c r="E415" s="20"/>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B415" s="24" t="s">
+      <c r="B416" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C415" s="25" t="s">
+      <c r="C416" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D415" s="26" t="s">
+      <c r="D416" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E415" s="24" t="s">
+      <c r="E416" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E416" s="3"/>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B417" s="3" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C417" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D417" s="9">
-        <v>4080000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="E417" s="3"/>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B418" s="3" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D418" s="9">
-        <v>243000.0</v>
+        <v>4080000.0</v>
       </c>
       <c r="E418" s="3"/>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B419" s="3" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D419" s="9">
-        <v>265000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="E419" s="3"/>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="2" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B420" s="3" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D420" s="9">
-        <v>293000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="E420" s="3"/>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B421" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C421" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D421" s="9">
+        <v>292500.0</v>
+      </c>
+      <c r="E421" s="3"/>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B421" s="3" t="s">
+      <c r="B422" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="C421" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D421" s="9">
+      <c r="C422" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D422" s="9">
         <v>261000.0</v>
       </c>
-      <c r="E421" s="3"/>
-[...5 lines deleted...]
-      <c r="D422" s="9"/>
       <c r="E422" s="3"/>
+    </row>
+    <row r="423" spans="1:5">
+      <c r="A423" s="2"/>
+      <c r="B423" s="3"/>
+      <c r="C423" s="6"/>
+      <c r="D423" s="9"/>
+      <c r="E423" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="B120:E120"/>
     <mergeCell ref="B198:E198"/>
     <mergeCell ref="B234:E234"/>
     <mergeCell ref="B319:E319"/>
     <mergeCell ref="B337:E337"/>
     <mergeCell ref="B370:E370"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A121:E121"/>
     <mergeCell ref="A159:E159"/>
     <mergeCell ref="A179:E179"/>
     <mergeCell ref="A187:E187"/>
     <mergeCell ref="A199:E199"/>
     <mergeCell ref="A226:E226"/>
     <mergeCell ref="A235:E235"/>
     <mergeCell ref="A250:E250"/>
     <mergeCell ref="A262:E262"/>
-    <mergeCell ref="A286:E286"/>
+    <mergeCell ref="A287:E287"/>
     <mergeCell ref="A296:E296"/>
     <mergeCell ref="A303:E303"/>
     <mergeCell ref="A305:E305"/>
     <mergeCell ref="A309:E309"/>
     <mergeCell ref="A320:E320"/>
     <mergeCell ref="A335:E335"/>
     <mergeCell ref="A338:E338"/>
     <mergeCell ref="A363:E363"/>
     <mergeCell ref="A367:E367"/>
     <mergeCell ref="A371:E371"/>
     <mergeCell ref="A385:E385"/>
     <mergeCell ref="A393:E393"/>
-    <mergeCell ref="A414:E414"/>
+    <mergeCell ref="A415:E415"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>